--- v0 (2026-10-21)
+++ v1 (2026-10-21)
@@ -649,114 +649,114 @@
   <si>
     <t>ДФ Адванс Европейска Инфраструктура</t>
   </si>
   <si>
     <t>28.11.2025</t>
   </si>
   <si>
     <t>КЕЙ БИ СИ АСЕТ МЕНИДЖМЪНТ НВ</t>
   </si>
   <si>
     <t>ДФ ОББ Платинум България</t>
   </si>
   <si>
     <t>30.01.2006</t>
   </si>
   <si>
     <t>До 03.11.2021г. оповестените емисионна стойност и цена на обратно изкупуване, съответно данни за доходност и стандартно отклонение са изчислени на база НСА на ДФ „ОББ Платинум Облигации“, който считано от 12.11.2021г. е с ново наименование ДФ „ОББ Платинум България“ след преобразуване чрез вливане в него на осем договорни фонда. Във връзка с извършеното преобразуване, оповестяването на емисионна стойност и цена на обратно изкупуване, съответно изчисляване и оповестяване на данни за доходност и стандартно отклонение, бе временно спряно за периода 04-17.03.2021г.</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Дефанзивен Толерантен</t>
   </si>
   <si>
     <t>15.03.2021</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕксперИйз Дефанзивен Толерантен са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕксперИйз Дефанзивен Толерантен са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Динамичен Балансиран</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕксперИйз Динамичен Балансиран са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕксперИйз Динамичен Балансиран са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Силно Динамичен Толерантен</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Силно Динамичен Толерантен са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Силно Динамичен Толерантен са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Динамичен Толерантен</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Динамичен Толерантен за валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Динамичен Толерантен за валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>OББ ЕксперИйз Дефанзивен Балансиран</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Дефанзивен Балансиран са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Дефанзивен Балансиран са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Дефанзивен Консервативен Отговорно Инвестиращ</t>
   </si>
   <si>
     <t>04.04.2022</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Дефанзивен Консервативен Отговорно Инвестиращ са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Дефанзивен Консервативен Отговорно Инвестиращ са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Дефанзивен Балансиран Отговорно Инвестиращ</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Дефанзивен Балансиран Отговорно Инвестиращ са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Дефанзивен Балансиран Отговорно Инвестиращ са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Дефанзивен Толерантен Отговорно Инвестиращ</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Дефанзивен Толерантен Отговорно Инвестиращ са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Дефанзивен Толерантен Отговорно Инвестиращ са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Динамичен Балансиран Отговорно Инвестиращ</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Динамичен Балансиран Отговорно Инвестиращ  са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Динамичен Балансиран Отговорно Инвестиращ  са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Динамичен Толерантен Отговорно Инвестиращ</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Динамичен Толерантен Отговорно Инвестиращ  са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Динамичен Толерантен Отговорно Инвестиращ  са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>ОББ ЕкспертИйз Силно Динамичен Толерантен Отговорно Инвестиращ</t>
   </si>
   <si>
-    <t>Цените за ОББ ЕкспертИйз Силно Динамичен Толерантен Отговорно Инвестиращ  са валидни за поръчки, подадени до 17:00 ч. на 16.10.2026</t>
+    <t>Цените за ОББ ЕкспертИйз Силно Динамичен Толерантен Отговорно Инвестиращ  са валидни за поръчки, подадени до 17:00 ч. на 19.10.2026</t>
   </si>
   <si>
     <t>КОМПАС ИНВЕСТ АД</t>
   </si>
   <si>
     <t>ДФ ПРОГРЕС</t>
   </si>
   <si>
     <t>02.05.2007</t>
   </si>
   <si>
     <t>За да получите информация за цените на обратно изкупуване, проспекта и документа с ключова информация за инвеститора моля посетете интернет страницата на управляващото дружество www. compass-invest.eu</t>
   </si>
   <si>
     <t>ДФ СТРАТЕГИЯ</t>
   </si>
   <si>
     <t>ДФ ЕВРОСТАБИЛНОСТ</t>
   </si>
   <si>
     <t>ДФ КОМПАС ГЛОБЪЛ ТРЕНДС</t>
   </si>
   <si>
     <t>01.04.2014</t>
   </si>
@@ -8228,69 +8228,69 @@
     <row r="746" spans="1:7">
       <c r="A746" t="s">
         <v>8</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
         <v>10</v>
       </c>
       <c r="D746" t="s">
         <v>11</v>
       </c>
       <c r="E746" t="s">
         <v>12</v>
       </c>
       <c r="F746" t="s">
         <v>13</v>
       </c>
       <c r="G746" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B747">
-        <v>3.36</v>
+        <v>3.29</v>
       </c>
       <c r="C747">
         <v>2.61</v>
       </c>
       <c r="D747">
-        <v>4.97</v>
+        <v>5.0</v>
       </c>
       <c r="E747">
         <v>4.85</v>
       </c>
       <c r="F747">
-        <v>239349502.81</v>
+        <v>239333513.5</v>
       </c>
       <c r="G747">
-        <v>8.725</v>
+        <v>8.7185</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" s="4" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" s="2" t="s">
         <v>202</v>
       </c>
       <c r="B753" s="1"/>
       <c r="C753" s="1"/>
       <c r="D753" s="1"/>
       <c r="E753" s="1"/>
       <c r="F753" s="1"/>
       <c r="G753" s="1"/>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B754" s="3" t="s">
         <v>3</v>
       </c>
@@ -8310,69 +8310,69 @@
     <row r="755" spans="1:7">
       <c r="A755" t="s">
         <v>8</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>10</v>
       </c>
       <c r="D755" t="s">
         <v>11</v>
       </c>
       <c r="E755" t="s">
         <v>12</v>
       </c>
       <c r="F755" t="s">
         <v>13</v>
       </c>
       <c r="G755" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B756">
-        <v>3.61</v>
+        <v>3.46</v>
       </c>
       <c r="C756">
-        <v>1.51</v>
+        <v>1.48</v>
       </c>
       <c r="D756">
-        <v>4.14</v>
+        <v>4.22</v>
       </c>
       <c r="E756">
         <v>5.83</v>
       </c>
       <c r="F756">
-        <v>34604698.63</v>
+        <v>34586372.06</v>
       </c>
       <c r="G756">
-        <v>5.559</v>
+        <v>5.5507</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" s="4" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" s="2" t="s">
         <v>205</v>
       </c>
       <c r="B762" s="1"/>
       <c r="C762" s="1"/>
       <c r="D762" s="1"/>
       <c r="E762" s="1"/>
       <c r="F762" s="1"/>
       <c r="G762" s="1"/>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B763" s="3" t="s">
         <v>3</v>
       </c>
@@ -8392,69 +8392,69 @@
     <row r="764" spans="1:7">
       <c r="A764" t="s">
         <v>8</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>10</v>
       </c>
       <c r="D764" t="s">
         <v>11</v>
       </c>
       <c r="E764" t="s">
         <v>12</v>
       </c>
       <c r="F764" t="s">
         <v>13</v>
       </c>
       <c r="G764" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B765">
-        <v>8.46</v>
+        <v>8.61</v>
       </c>
       <c r="C765">
-        <v>3.77</v>
+        <v>3.79</v>
       </c>
       <c r="D765">
-        <v>10.03</v>
+        <v>10.54</v>
       </c>
       <c r="E765">
         <v>8.27</v>
       </c>
       <c r="F765">
-        <v>95698396.36</v>
+        <v>95840028.34</v>
       </c>
       <c r="G765">
-        <v>6.2889</v>
+        <v>6.2974</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" s="4" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B771" s="1"/>
       <c r="C771" s="1"/>
       <c r="D771" s="1"/>
       <c r="E771" s="1"/>
       <c r="F771" s="1"/>
       <c r="G771" s="1"/>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B772" s="3" t="s">
         <v>3</v>
       </c>
@@ -8474,69 +8474,69 @@
     <row r="773" spans="1:7">
       <c r="A773" t="s">
         <v>8</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
         <v>10</v>
       </c>
       <c r="D773" t="s">
         <v>11</v>
       </c>
       <c r="E773" t="s">
         <v>12</v>
       </c>
       <c r="F773" t="s">
         <v>13</v>
       </c>
       <c r="G773" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B774">
-        <v>12.94</v>
+        <v>13.23</v>
       </c>
       <c r="C774">
-        <v>5.19</v>
+        <v>5.23</v>
       </c>
       <c r="D774">
-        <v>15.46</v>
+        <v>16.25</v>
       </c>
       <c r="E774">
         <v>10.33</v>
       </c>
       <c r="F774">
-        <v>9238546.64</v>
+        <v>9269898.49</v>
       </c>
       <c r="G774">
-        <v>6.7851</v>
+        <v>6.8029</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" s="4" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" s="2" t="s">
         <v>209</v>
       </c>
       <c r="B780" s="1"/>
       <c r="C780" s="1"/>
       <c r="D780" s="1"/>
       <c r="E780" s="1"/>
       <c r="F780" s="1"/>
       <c r="G780" s="1"/>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B781" s="3" t="s">
         <v>3</v>
       </c>
@@ -8556,69 +8556,69 @@
     <row r="782" spans="1:7">
       <c r="A782" t="s">
         <v>8</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
         <v>10</v>
       </c>
       <c r="D782" t="s">
         <v>11</v>
       </c>
       <c r="E782" t="s">
         <v>12</v>
       </c>
       <c r="F782" t="s">
         <v>13</v>
       </c>
       <c r="G782" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B783">
-        <v>9.23</v>
+        <v>9.37</v>
       </c>
       <c r="C783">
-        <v>3.9</v>
+        <v>3.92</v>
       </c>
       <c r="D783">
-        <v>10.98</v>
+        <v>11.5</v>
       </c>
       <c r="E783">
         <v>8.32</v>
       </c>
       <c r="F783">
-        <v>42725084.23</v>
+        <v>42794488.9</v>
       </c>
       <c r="G783">
-        <v>6.3326</v>
+        <v>6.3408</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" s="4" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" s="2" t="s">
         <v>211</v>
       </c>
       <c r="B789" s="1"/>
       <c r="C789" s="1"/>
       <c r="D789" s="1"/>
       <c r="E789" s="1"/>
       <c r="F789" s="1"/>
       <c r="G789" s="1"/>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>3</v>
       </c>
@@ -8638,69 +8638,69 @@
     <row r="791" spans="1:7">
       <c r="A791" t="s">
         <v>8</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
         <v>10</v>
       </c>
       <c r="D791" t="s">
         <v>11</v>
       </c>
       <c r="E791" t="s">
         <v>12</v>
       </c>
       <c r="F791" t="s">
         <v>13</v>
       </c>
       <c r="G791" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B792">
-        <v>3.03</v>
+        <v>2.88</v>
       </c>
       <c r="C792">
-        <v>1.73</v>
+        <v>1.7</v>
       </c>
       <c r="D792">
-        <v>3.55</v>
+        <v>3.63</v>
       </c>
       <c r="E792">
         <v>5.88</v>
       </c>
       <c r="F792">
-        <v>95498908.59</v>
+        <v>95388384.72</v>
       </c>
       <c r="G792">
-        <v>11.0039</v>
+        <v>10.9876</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" s="4" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" s="2" t="s">
         <v>213</v>
       </c>
       <c r="B798" s="1"/>
       <c r="C798" s="1"/>
       <c r="D798" s="1"/>
       <c r="E798" s="1"/>
       <c r="F798" s="1"/>
       <c r="G798" s="1"/>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B799" s="3" t="s">
         <v>3</v>
       </c>
@@ -8720,69 +8720,69 @@
     <row r="800" spans="1:7">
       <c r="A800" t="s">
         <v>8</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
         <v>10</v>
       </c>
       <c r="D800" t="s">
         <v>11</v>
       </c>
       <c r="E800" t="s">
         <v>12</v>
       </c>
       <c r="F800" t="s">
         <v>13</v>
       </c>
       <c r="G800" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B801">
-        <v>1.89</v>
+        <v>1.71</v>
       </c>
       <c r="C801">
-        <v>3.19</v>
+        <v>3.14</v>
       </c>
       <c r="D801">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="E801">
         <v>5.07</v>
       </c>
       <c r="F801">
-        <v>18139552.89</v>
+        <v>18093915.05</v>
       </c>
       <c r="G801">
-        <v>5.8957</v>
+        <v>5.8854</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" s="4" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" s="2" t="s">
         <v>216</v>
       </c>
       <c r="B807" s="1"/>
       <c r="C807" s="1"/>
       <c r="D807" s="1"/>
       <c r="E807" s="1"/>
       <c r="F807" s="1"/>
       <c r="G807" s="1"/>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B808" s="3" t="s">
         <v>3</v>
       </c>
@@ -8802,69 +8802,69 @@
     <row r="809" spans="1:7">
       <c r="A809" t="s">
         <v>8</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
         <v>10</v>
       </c>
       <c r="D809" t="s">
         <v>11</v>
       </c>
       <c r="E809" t="s">
         <v>12</v>
       </c>
       <c r="F809" t="s">
         <v>13</v>
       </c>
       <c r="G809" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B810">
-        <v>3.04</v>
+        <v>2.89</v>
       </c>
       <c r="C810">
-        <v>3.4</v>
+        <v>3.36</v>
       </c>
       <c r="D810">
-        <v>3.44</v>
+        <v>3.54</v>
       </c>
       <c r="E810">
         <v>6.1</v>
       </c>
       <c r="F810">
-        <v>29592178.22</v>
+        <v>29597511.19</v>
       </c>
       <c r="G810">
-        <v>5.9499</v>
+        <v>5.9415</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812" s="4" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" s="2" t="s">
         <v>218</v>
       </c>
       <c r="B816" s="1"/>
       <c r="C816" s="1"/>
       <c r="D816" s="1"/>
       <c r="E816" s="1"/>
       <c r="F816" s="1"/>
       <c r="G816" s="1"/>
     </row>
     <row r="817" spans="1:7">
       <c r="A817" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B817" s="3" t="s">
         <v>3</v>
       </c>
@@ -8884,69 +8884,69 @@
     <row r="818" spans="1:7">
       <c r="A818" t="s">
         <v>8</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>10</v>
       </c>
       <c r="D818" t="s">
         <v>11</v>
       </c>
       <c r="E818" t="s">
         <v>12</v>
       </c>
       <c r="F818" t="s">
         <v>13</v>
       </c>
       <c r="G818" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B819">
-        <v>3.64</v>
+        <v>3.49</v>
       </c>
       <c r="C819">
-        <v>3.55</v>
+        <v>3.51</v>
       </c>
       <c r="D819">
-        <v>4.08</v>
+        <v>4.17</v>
       </c>
       <c r="E819">
         <v>6.26</v>
       </c>
       <c r="F819">
-        <v>12919683.98</v>
+        <v>12901129.08</v>
       </c>
       <c r="G819">
-        <v>5.9896</v>
+        <v>5.981</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" s="4" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" s="2" t="s">
         <v>220</v>
       </c>
       <c r="B825" s="1"/>
       <c r="C825" s="1"/>
       <c r="D825" s="1"/>
       <c r="E825" s="1"/>
       <c r="F825" s="1"/>
       <c r="G825" s="1"/>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B826" s="3" t="s">
         <v>3</v>
       </c>
@@ -8966,69 +8966,69 @@
     <row r="827" spans="1:7">
       <c r="A827" t="s">
         <v>8</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
         <v>10</v>
       </c>
       <c r="D827" t="s">
         <v>11</v>
       </c>
       <c r="E827" t="s">
         <v>12</v>
       </c>
       <c r="F827" t="s">
         <v>13</v>
       </c>
       <c r="G827" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B828">
-        <v>8.65</v>
+        <v>8.8</v>
       </c>
       <c r="C828">
-        <v>5.7</v>
+        <v>5.72</v>
       </c>
       <c r="D828">
-        <v>10.1</v>
+        <v>10.62</v>
       </c>
       <c r="E828">
         <v>6.26</v>
       </c>
       <c r="F828">
-        <v>37202721.93</v>
+        <v>37274169.76</v>
       </c>
       <c r="G828">
-        <v>6.5747</v>
+        <v>6.5836</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" s="4" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" s="2" t="s">
         <v>222</v>
       </c>
       <c r="B834" s="1"/>
       <c r="C834" s="1"/>
       <c r="D834" s="1"/>
       <c r="E834" s="1"/>
       <c r="F834" s="1"/>
       <c r="G834" s="1"/>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B835" s="3" t="s">
         <v>3</v>
       </c>
@@ -9048,69 +9048,69 @@
     <row r="836" spans="1:7">
       <c r="A836" t="s">
         <v>8</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
         <v>10</v>
       </c>
       <c r="D836" t="s">
         <v>11</v>
       </c>
       <c r="E836" t="s">
         <v>12</v>
       </c>
       <c r="F836" t="s">
         <v>13</v>
       </c>
       <c r="G836" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B837">
-        <v>8.92</v>
+        <v>9.03</v>
       </c>
       <c r="C837">
-        <v>5.98</v>
+        <v>6.0</v>
       </c>
       <c r="D837">
-        <v>10.47</v>
+        <v>10.98</v>
       </c>
       <c r="E837">
         <v>8.99</v>
       </c>
       <c r="F837">
-        <v>10224537.0</v>
+        <v>10256153.6</v>
       </c>
       <c r="G837">
-        <v>6.6557</v>
+        <v>6.6629</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" s="4" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" s="2" t="s">
         <v>224</v>
       </c>
       <c r="B843" s="1"/>
       <c r="C843" s="1"/>
       <c r="D843" s="1"/>
       <c r="E843" s="1"/>
       <c r="F843" s="1"/>
       <c r="G843" s="1"/>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B844" s="3" t="s">
         <v>3</v>
       </c>
@@ -9130,69 +9130,69 @@
     <row r="845" spans="1:7">
       <c r="A845" t="s">
         <v>8</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
         <v>10</v>
       </c>
       <c r="D845" t="s">
         <v>11</v>
       </c>
       <c r="E845" t="s">
         <v>12</v>
       </c>
       <c r="F845" t="s">
         <v>13</v>
       </c>
       <c r="G845" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B846">
-        <v>12.55</v>
+        <v>12.82</v>
       </c>
       <c r="C846">
-        <v>7.64</v>
+        <v>7.69</v>
       </c>
       <c r="D846">
-        <v>14.83</v>
+        <v>15.62</v>
       </c>
       <c r="E846">
         <v>11.96</v>
       </c>
       <c r="F846">
-        <v>12772176.82</v>
+        <v>12803521.0</v>
       </c>
       <c r="G846">
-        <v>7.1412</v>
+        <v>7.1587</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" s="4" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" s="2" t="s">
         <v>226</v>
       </c>
       <c r="B852" s="1"/>
       <c r="C852" s="1"/>
       <c r="D852" s="1"/>
       <c r="E852" s="1"/>
       <c r="F852" s="1"/>
       <c r="G852" s="1"/>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" s="2" t="s">
         <v>227</v>
       </c>
       <c r="B853" s="1"/>
       <c r="C853" s="1"/>
       <c r="D853" s="1"/>